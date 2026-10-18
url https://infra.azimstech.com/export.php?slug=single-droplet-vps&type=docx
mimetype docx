--- v0 (2026-08-18)
+++ v1 (2026-10-18)
@@ -15,83 +15,91 @@
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:body>
     <w:p>
       <w:pPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="34"/>
           <w:color w:val="0069FF"/>
         </w:rPr>
         <w:t xml:space="preserve">Infrastructure Quote</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="160"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Server infrastructure cost quotation · 18 Aug 2026</w:t>
+        <w:t xml:space="preserve">Server infrastructure cost quotation · 18 Oct 2026</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="220" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Single Droplet / VPS</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="666666"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">One server — simplest &amp; cheapest</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Monthly recurring: $88.80/mo   |   Pay yearly: $1,065.60/yr   |   First-year total: $1,065.60</w:t>
+        <w:t xml:space="preserve">A single DigitalOcean droplet running the full stack. Ideal for early-stage with a standby managed database and Media Space (DB and Media separately host). Horizontal scaling (CPU &amp; RAM only, not storage). During a certain time if the resource spike. DC will charge additionally for that certain time. e.g: The actual metering is per‑second up to a maximum of 2 419 200 seconds (28 days). So, if the Droplet is normally $84 / month and “spike” the CPU/​RAM (by expanding to a larger size or adding containers) only for 2 hours, twice a month. Additionally, $0.50 will charge.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="80"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Monthly recurring: $120.75/mo   |   Pay yearly: $1,449.00/yr   |   First-year total: $1,449.00</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9360" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:color="DDDDDD"/>
           <w:left w:val="single" w:sz="4" w:color="DDDDDD"/>
           <w:bottom w:val="single" w:sz="4" w:color="DDDDDD"/>
           <w:right w:val="single" w:sz="4" w:color="DDDDDD"/>
           <w:insideH w:val="single" w:sz="4" w:color="EEEEEE"/>
           <w:insideV w:val="single" w:sz="4" w:color="EEEEEE"/>
         </w:tblBorders>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3400"/>
         <w:gridCol w:w="1500"/>
         <w:gridCol w:w="700"/>
         <w:gridCol w:w="1300"/>
         <w:gridCol w:w="1000"/>
         <w:gridCol w:w="1460"/>
       </w:tblGrid>
       <w:tr>
         <w:tc>
           <w:tcPr>
@@ -412,51 +420,51 @@
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
               <w:t xml:space="preserve">$84.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Storage &amp; Backups</w:t>
+              <w:t xml:space="preserve">Database</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -495,172 +503,172 @@
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">$4.80 /mo</w:t>
+              <w:t xml:space="preserve">$15.15 /mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Automated Backups</w:t>
+              <w:t xml:space="preserve">Managed Database (MySQL) — Single node Cluster 10GiB Storage</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">DigitalOcean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
-              <w:t xml:space="preserve">$4.80</w:t>
+              <w:t xml:space="preserve">$15.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">/mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6F6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
-              <w:t xml:space="preserve">$4.80</w:t>
+              <w:t xml:space="preserve">$15.15</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Networking</w:t>
+              <w:t xml:space="preserve">Storage &amp; Backups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
@@ -699,491 +707,587 @@
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">$0.00 /mo</w:t>
+              <w:t xml:space="preserve">$21.60 /mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Reserved IP</w:t>
+              <w:t xml:space="preserve">Media Storage (Spaces) + CDN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">DigitalOcean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
-              <w:t xml:space="preserve">$0.00</w:t>
+              <w:t xml:space="preserve">$5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">/mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6F6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
-              <w:t xml:space="preserve">$0.00</w:t>
+              <w:t xml:space="preserve">$5.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Monitoring</w:t>
+              <w:t xml:space="preserve">Automated Backups</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">DigitalOcean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0A7B46"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$16.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">/mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">$0.00 /mo</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6F6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0A7B46"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$16.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">DigitalOcean Monitoring</w:t>
+              <w:t xml:space="preserve">Snapshot Backup</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">DigitalOcean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
-              <w:t xml:space="preserve">$0.00</w:t>
+              <w:t xml:space="preserve">$0.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">/mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6F6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
-              <w:t xml:space="preserve">$0.00</w:t>
+              <w:t xml:space="preserve">$0.60</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Security &amp; CDN</w:t>
+              <w:t xml:space="preserve">Database Backup for security</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">SPINP Green Channel</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:color w:val="0A7B46"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...8 lines deleted...]
-              <w:t xml:space="preserve"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">/mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
-[...11 lines deleted...]
-              <w:t xml:space="preserve">$0.00 /mo</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6F6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0A7B46"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve">Cloudflare CDN, DNS &amp; WAF — Free plan</w:t>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Monitoring</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...7 lines deleted...]
-              <w:t xml:space="preserve">Cloudflare</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">$0.00 /mo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">Improved Metrics and monitoring Tools</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve">DigitalOcean</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
@@ -1216,258 +1320,462 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="E6F6EE"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:color w:val="0A7B46"/>
               </w:rPr>
               <w:t xml:space="preserve">$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">Monthly recurring</w:t>
+              <w:t xml:space="preserve">Security &amp; CDN</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">$88.80 /mo</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">$0.00 /mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
-              <w:rPr>
-[...2 lines deleted...]
-              <w:t xml:space="preserve">Pay yearly</w:t>
+              <w:t xml:space="preserve">Cloudflare DNS &amp; WAF — Free plan</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">Cloudflare</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1300" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:rPr>
+                <w:color w:val="0A7B46"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1000" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
-              <w:t xml:space="preserve"/>
+              <w:t xml:space="preserve">/mo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
-            <w:vAlign w:val="center"/>
-[...10 lines deleted...]
-              <w:t xml:space="preserve">$1,065.60 /yr</w:t>
+            <w:shd w:val="clear" w:color="auto" w:fill="E6F6EE"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+                <w:color w:val="0A7B46"/>
+              </w:rPr>
+              <w:t xml:space="preserve">$0.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3400" w:type="dxa"/>
-            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="left"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
+              <w:t xml:space="preserve">Monthly recurring</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">$120.75 /mo</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">Pay yearly</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1500" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="700" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1300" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1000" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:t xml:space="preserve"/>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1460" w:type="dxa"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="right"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
+              <w:t xml:space="preserve">$1,449.00 /yr</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3400" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:before="20" w:after="20"/>
+              <w:jc w:val="left"/>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:b/>
+              </w:rPr>
               <w:t xml:space="preserve">First-year total</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1500" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="700" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
@@ -1507,51 +1815,51 @@
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:t xml:space="preserve"/>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1460" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="EAF1FF"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:before="20" w:after="20"/>
               <w:jc w:val="right"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
               </w:rPr>
-              <w:t xml:space="preserve">$1,065.60</w:t>
+              <w:t xml:space="preserve">$1,449.00</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:after="40"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="220" w:after="80"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="26"/>
         </w:rPr>
         <w:t xml:space="preserve">Notes · Pros &amp; Cons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
@@ -1559,75 +1867,75 @@
       <w:r>
         <w:t xml:space="preserve">Pros</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Lowest monthly cost.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Simple to manage and deploy.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• Cloudflare in front for free SSL, CDN &amp; basic security.</w:t>
+        <w:t xml:space="preserve">• Cloudflare in front for free auto SSL, DigitalOcean CDN &amp; security.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Cons</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">• Single point of failure — if the droplet goes down, the site is down.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="80"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">• No horizontal scaling; vertical resize needs brief downtime.</w:t>
+        <w:t xml:space="preserve">• Service will be down till next server prepare and bring to online</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rIdFooter"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="1080" w:right="1440" w:bottom="1080" w:left="1440" w:header="720" w:footer="480" w:gutter="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <w:p>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:color w:val="888888"/>
         <w:sz w:val="18"/>
       </w:rPr>
       <w:t xml:space="preserve">Design and developed by Fazla Rabby Azim  ·   </w:t>
     </w:r>
     <w:hyperlink r:id="rIdFtLink">