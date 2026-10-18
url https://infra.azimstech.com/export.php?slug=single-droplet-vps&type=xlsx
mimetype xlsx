--- v0 (2026-08-19)
+++ v1 (2026-10-18)
@@ -117,469 +117,502 @@
   </cellStyles>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <cols>
     <col min="1" max="1" width="34" customWidth="1"/>
     <col min="2" max="2" width="18" customWidth="1"/>
     <col min="3" max="6" width="14" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="7" t="inlineStr">
         <is>
           <t xml:space="preserve">Infrastructure Quote</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Server infrastructure cost quotation · 19 Aug 2026</t>
+          <t xml:space="preserve">Server infrastructure cost quotation · 18 Oct 2026</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Single Droplet / VPS</t>
         </is>
       </c>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">One server — simplest &amp; cheapest</t>
         </is>
       </c>
     </row>
-    <row r="5"/>
-[...9 lines deleted...]
-    </row>
+    <row r="5">
+      <c r="A5" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">A single DigitalOcean droplet running the full stack. Ideal for early-stage with a standby managed database and Media Space (DB and Media separately host). Horizontal scaling (CPU &amp; RAM only, not storage). During a certain time if the resource spike. DC will charge additionally for that certain time. e.g: The actual metering is per‑second up to a maximum of 2 419 200 seconds (28 days). So, if the Droplet is normally $84 / month and “spike” the CPU/​RAM (by expanding to a larger size or adding containers) only for 2 hours, twice a month. Additionally, $0.50 will charge.</t>
+        </is>
+      </c>
+    </row>
+    <row r="6"/>
     <row r="7">
       <c r="A7" s="1" t="inlineStr">
         <is>
-          <t xml:space="preserve">Pay yearly</t>
-[...3 lines deleted...]
-        <v>1368</v>
+          <t xml:space="preserve">Monthly recurring</t>
+        </is>
+      </c>
+      <c r="B7" s="3">
+        <v>120.75</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="1" t="inlineStr">
         <is>
+          <t xml:space="preserve">Pay yearly</t>
+        </is>
+      </c>
+      <c r="B8" s="8">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" s="1" t="inlineStr">
+        <is>
           <t xml:space="preserve">First-year total</t>
         </is>
       </c>
-      <c r="B8" s="3">
-[...5 lines deleted...]
-      <c r="A10" s="4" t="inlineStr">
+      <c r="B9" s="3">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="10"/>
+    <row r="11">
+      <c r="A11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Service</t>
         </is>
       </c>
-      <c r="B10" s="4" t="inlineStr">
+      <c r="B11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Provider</t>
         </is>
       </c>
-      <c r="C10" s="4" t="inlineStr">
+      <c r="C11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Qty</t>
         </is>
       </c>
-      <c r="D10" s="4" t="inlineStr">
+      <c r="D11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Unit price (USD)</t>
         </is>
       </c>
-      <c r="E10" s="4" t="inlineStr">
+      <c r="E11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Billing</t>
         </is>
       </c>
-      <c r="F10" s="4" t="inlineStr">
+      <c r="F11" s="4" t="inlineStr">
         <is>
           <t xml:space="preserve">Line total (USD)</t>
         </is>
       </c>
     </row>
-    <row r="11">
-      <c r="A11" s="5" t="inlineStr">
+    <row r="12">
+      <c r="A12" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Compute</t>
         </is>
       </c>
-      <c r="B11" s="5"/>
-[...3 lines deleted...]
-      <c r="F11" s="6">
+      <c r="B12" s="5"/>
+      <c r="C12" s="5"/>
+      <c r="D12" s="5"/>
+      <c r="E12" s="5"/>
+      <c r="F12" s="6">
         <v>84</v>
       </c>
     </row>
-    <row r="12">
-      <c r="A12" s="0" t="inlineStr">
+    <row r="13">
+      <c r="A13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">CPU-Optimized Droplet — 4 vCPU / 8 GB</t>
         </is>
       </c>
-      <c r="B12" s="0" t="inlineStr">
+      <c r="B13" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">DigitalOcean</t>
         </is>
       </c>
-      <c r="C12" s="0">
-[...2 lines deleted...]
-      <c r="D12" s="2">
+      <c r="C13" s="0">
+        <v>1</v>
+      </c>
+      <c r="D13" s="2">
         <v>84</v>
       </c>
-      <c r="E12" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F12" s="8">
+      <c r="E13" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/mo</t>
+        </is>
+      </c>
+      <c r="F13" s="8">
         <v>84</v>
       </c>
     </row>
-    <row r="13">
-      <c r="A13" s="5" t="inlineStr">
+    <row r="14">
+      <c r="A14" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Database</t>
         </is>
       </c>
-      <c r="B13" s="5"/>
-[...13 lines deleted...]
-      <c r="B14" s="0" t="inlineStr">
+      <c r="B14" s="5"/>
+      <c r="C14" s="5"/>
+      <c r="D14" s="5"/>
+      <c r="E14" s="5"/>
+      <c r="F14" s="6">
+        <v>15.15</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Managed Database (MySQL) — Single node Cluster 10GiB Storage</t>
+        </is>
+      </c>
+      <c r="B15" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">DigitalOcean</t>
         </is>
       </c>
-      <c r="C14" s="0">
-[...15 lines deleted...]
-      <c r="A15" s="5" t="inlineStr">
+      <c r="C15" s="0">
+        <v>1</v>
+      </c>
+      <c r="D15" s="2">
+        <v>15.15</v>
+      </c>
+      <c r="E15" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/mo</t>
+        </is>
+      </c>
+      <c r="F15" s="8">
+        <v>15.15</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" s="5" t="inlineStr">
         <is>
           <t xml:space="preserve">Storage &amp; Backups</t>
         </is>
       </c>
-      <c r="B15" s="5"/>
-[...30 lines deleted...]
-        <v>9.4</v>
+      <c r="B16" s="5"/>
+      <c r="C16" s="5"/>
+      <c r="D16" s="5"/>
+      <c r="E16" s="5"/>
+      <c r="F16" s="6">
+        <v>21.6</v>
       </c>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Media Storage (Spaces) + CDN</t>
         </is>
       </c>
       <c r="B17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">DigitalOcean</t>
         </is>
       </c>
       <c r="C17" s="0">
         <v>1</v>
       </c>
       <c r="D17" s="2">
         <v>5</v>
       </c>
       <c r="E17" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">/mo</t>
         </is>
       </c>
       <c r="F17" s="8">
         <v>5</v>
       </c>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
+          <t xml:space="preserve">Automated Backups</t>
+        </is>
+      </c>
+      <c r="B18" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">DigitalOcean</t>
+        </is>
+      </c>
+      <c r="C18" s="0">
+        <v>1</v>
+      </c>
+      <c r="D18" s="2">
+        <v>16</v>
+      </c>
+      <c r="E18" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/mo</t>
+        </is>
+      </c>
+      <c r="F18" s="8">
+        <v>16</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" s="0" t="inlineStr">
+        <is>
           <t xml:space="preserve">Snapshot Backup</t>
         </is>
       </c>
-      <c r="B18" s="0" t="inlineStr">
+      <c r="B19" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">DigitalOcean</t>
         </is>
       </c>
-      <c r="C18" s="0">
-[...2 lines deleted...]
-      <c r="D18" s="2">
+      <c r="C19" s="0">
+        <v>1</v>
+      </c>
+      <c r="D19" s="2">
         <v>0.6</v>
       </c>
-      <c r="E18" s="0" t="inlineStr">
-[...4 lines deleted...]
-      <c r="F18" s="8">
+      <c r="E19" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/mo</t>
+        </is>
+      </c>
+      <c r="F19" s="8">
         <v>0.6</v>
-      </c>
-[...12 lines deleted...]
-        <v>0</v>
       </c>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Improved Metrics and monitoring Tools</t>
+          <t xml:space="preserve">Database Backup for security</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">DigitalOcean</t>
+          <t xml:space="preserve">SPINP Green Channel</t>
         </is>
       </c>
       <c r="C20" s="0">
         <v>1</v>
       </c>
       <c r="D20" s="2">
         <v>0</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">/mo</t>
         </is>
       </c>
       <c r="F20" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="21">
       <c r="A21" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Security &amp; CDN</t>
+          <t xml:space="preserve">Monitoring</t>
         </is>
       </c>
       <c r="B21" s="5"/>
       <c r="C21" s="5"/>
       <c r="D21" s="5"/>
       <c r="E21" s="5"/>
       <c r="F21" s="6">
         <v>0</v>
       </c>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cloudflare CDN, DNS &amp; WAF — Free plan</t>
+          <t xml:space="preserve">Improved Metrics and monitoring Tools</t>
         </is>
       </c>
       <c r="B22" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cloudflare</t>
+          <t xml:space="preserve">DigitalOcean</t>
         </is>
       </c>
       <c r="C22" s="0">
         <v>1</v>
       </c>
       <c r="D22" s="2">
         <v>0</v>
       </c>
       <c r="E22" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">/mo</t>
         </is>
       </c>
       <c r="F22" s="8">
         <v>0</v>
       </c>
     </row>
     <row r="23">
       <c r="A23" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">Monthly recurring</t>
+          <t xml:space="preserve">Security &amp; CDN</t>
         </is>
       </c>
       <c r="B23" s="5"/>
       <c r="C23" s="5"/>
       <c r="D23" s="5"/>
       <c r="E23" s="5"/>
       <c r="F23" s="6">
-        <v>114</v>
+        <v>0</v>
       </c>
     </row>
     <row r="24">
-      <c r="A24" s="5" t="inlineStr">
-[...9 lines deleted...]
-        <v>1368</v>
+      <c r="A24" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cloudflare DNS &amp; WAF — Free plan</t>
+        </is>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Cloudflare</t>
+        </is>
+      </c>
+      <c r="C24" s="0">
+        <v>1</v>
+      </c>
+      <c r="D24" s="2">
+        <v>0</v>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">/mo</t>
+        </is>
+      </c>
+      <c r="F24" s="8">
+        <v>0</v>
       </c>
     </row>
     <row r="25">
       <c r="A25" s="5" t="inlineStr">
         <is>
-          <t xml:space="preserve">First-year total</t>
+          <t xml:space="preserve">Monthly recurring</t>
         </is>
       </c>
       <c r="B25" s="5"/>
       <c r="C25" s="5"/>
       <c r="D25" s="5"/>
       <c r="E25" s="5"/>
       <c r="F25" s="6">
-        <v>1368</v>
-[...2 lines deleted...]
-    <row r="26"/>
+        <v>120.75</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">Pay yearly</t>
+        </is>
+      </c>
+      <c r="B26" s="5"/>
+      <c r="C26" s="5"/>
+      <c r="D26" s="5"/>
+      <c r="E26" s="5"/>
+      <c r="F26" s="6">
+        <v>1449</v>
+      </c>
+    </row>
     <row r="27">
-      <c r="A27" s="1" t="inlineStr">
+      <c r="A27" s="5" t="inlineStr">
+        <is>
+          <t xml:space="preserve">First-year total</t>
+        </is>
+      </c>
+      <c r="B27" s="5"/>
+      <c r="C27" s="5"/>
+      <c r="D27" s="5"/>
+      <c r="E27" s="5"/>
+      <c r="F27" s="6">
+        <v>1449</v>
+      </c>
+    </row>
+    <row r="28"/>
+    <row r="29">
+      <c r="A29" s="1" t="inlineStr">
         <is>
           <t xml:space="preserve">Notes · Pros &amp; Cons</t>
-        </is>
-[...12 lines deleted...]
-          <t xml:space="preserve">• Lowest monthly cost.</t>
         </is>
       </c>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">• Simple to manage and deploy.</t>
+          <t xml:space="preserve">Pros</t>
         </is>
       </c>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">• Cloudflare in front for free SSL, CDN &amp; basic security.</t>
+          <t xml:space="preserve">• Lowest monthly cost.</t>
         </is>
       </c>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">Cons</t>
+          <t xml:space="preserve">• Simple to manage and deploy.</t>
         </is>
       </c>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">• Single point of failure — if the droplet goes down, the site is down.</t>
+          <t xml:space="preserve">• Cloudflare in front for free auto SSL, DigitalOcean CDN &amp; security.</t>
         </is>
       </c>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
-          <t xml:space="preserve">• No horizontal scaling; vertical resize needs brief downtime.</t>
-[...3 lines deleted...]
-    <row r="35"/>
+          <t xml:space="preserve">Cons</t>
+        </is>
+      </c>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">• Single point of failure — if the droplet goes down, the site is down.</t>
+        </is>
+      </c>
+    </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
+        <is>
+          <t xml:space="preserve">• Service will be down till next server prepare and bring to online</t>
+        </is>
+      </c>
+    </row>
+    <row r="37"/>
+    <row r="38">
+      <c r="A38" s="0" t="inlineStr">
         <is>
           <t xml:space="preserve">Design and developed by Fazla Rabby Azim — azimstech.com</t>
         </is>
       </c>
     </row>
   </sheetData>
 </worksheet>
 </file>